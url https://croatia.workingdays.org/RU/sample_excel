--- v1 (2026-02-28)
+++ v2 (2026-04-15)
@@ -1337,51 +1337,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.18 seconds by Croatia.workingdays.org</t>
+    <t>Sample file generated in 0.26 seconds by Croatia.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>