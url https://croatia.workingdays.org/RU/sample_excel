--- v2 (2026-04-15)
+++ v3 (2026-04-16)
@@ -1337,51 +1337,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.26 seconds by Croatia.workingdays.org</t>
+    <t>Sample file generated in 0.17 seconds by Croatia.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>