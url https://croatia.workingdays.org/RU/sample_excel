--- v3 (2026-04-16)
+++ v4 (2026-08-29)
@@ -40,293 +40,293 @@
     <sheet name="Years" sheetId="5" r:id="rId8"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/comments3.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="E4" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
-St. Stephen's Day (Tuesday, 26 December, 2023) 
+          <t xml:space="preserve">Božić (Monday, 25 December, 2023) 
+Sveti Stjepan (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
-Epiphany (Saturday, 6 January, 2024) 
+          <t xml:space="preserve">Nova godina (Monday, 1 January, 2024) 
+Bogojavljenje (Saturday, 6 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E17" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Easter (Sunday, 31 March, 2024) 
+          <t xml:space="preserve">Uskrs (Sunday, 31 March, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E18" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Easter Monday (Monday, 1 April, 2024) 
+          <t xml:space="preserve">Uskrsni ponedjeljak (Monday, 1 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments4.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
-St. Stephen's Day (Tuesday, 26 December, 2023) 
+          <t xml:space="preserve">Božić (Monday, 25 December, 2023) 
+Sveti Stjepan (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
-Epiphany (Saturday, 6 January, 2024) 
+          <t xml:space="preserve">Nova godina (Monday, 1 January, 2024) 
+Bogojavljenje (Saturday, 6 January, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E5" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Easter (Sunday, 31 March, 2024) 
+          <t xml:space="preserve">Uskrs (Sunday, 31 March, 2024) 
 </t>
         </r>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Easter (Sunday, 31 March, 2024) 
+          <t xml:space="preserve">Uskrs (Sunday, 31 March, 2024) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="E6" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Easter Monday (Monday, 1 April, 2024) 
+          <t xml:space="preserve">Uskrsni ponedjeljak (Monday, 1 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/comments5.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <authors>
     <author>Author</author>
   </authors>
   <commentList>
     <comment ref="A2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Friday, 15 December, 2023 → Sunday, 31 December, 2023</t>
         </r>
       </text>
     </comment>
     <comment ref="E2" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">Christmas Day (Monday, 25 December, 2023) 
-St. Stephen's Day (Tuesday, 26 December, 2023) 
+          <t xml:space="preserve">Božić (Monday, 25 December, 2023) 
+Sveti Stjepan (Tuesday, 26 December, 2023) 
 </t>
         </r>
       </text>
     </comment>
     <comment ref="A3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
           <t xml:space="preserve">Monday, 01 January, 2024 → Tuesday, 30 April, 2024</t>
         </r>
       </text>
     </comment>
     <comment ref="E3" authorId="0">
       <text>
         <r>
           <rPr>
             <rFont val="Calibri"/>
             <b val="false"/>
             <i val="false"/>
             <strike val="false"/>
             <color rgb="FF000000"/>
             <sz val="11"/>
             <u val="none"/>
           </rPr>
-          <t xml:space="preserve">New Year's Day (Monday, 1 January, 2024) 
-[...2 lines deleted...]
-Easter Monday (Monday, 1 April, 2024) 
+          <t xml:space="preserve">Nova godina (Monday, 1 January, 2024) 
+Bogojavljenje (Saturday, 6 January, 2024) 
+Uskrs (Sunday, 31 March, 2024) 
+Uskrsni ponedjeljak (Monday, 1 April, 2024) 
 </t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="397">
   <si>
     <t>Start date</t>
   </si>
   <si>
     <t>Friday, 15 December, 2023</t>
   </si>
   <si>
     <t>End date</t>
   </si>
   <si>
     <t>Tuesday, 30 April, 2024</t>
   </si>
   <si>
     <t>Country</t>
   </si>
@@ -554,132 +554,132 @@
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>22/12/2023</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>23/12/2023</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>24/12/2023</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>25/12/2023</t>
   </si>
   <si>
-    <t>Christmas Day</t>
+    <t>Božić</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>26/12/2023</t>
   </si>
   <si>
-    <t>St. Stephen's Day</t>
+    <t>Sveti Stjepan</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>27/12/2023</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>28/12/2023</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>29/12/2023</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>30/12/2023</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>31/12/2023</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>01/01/2024</t>
   </si>
   <si>
-    <t>New Year's Day</t>
+    <t>Nova godina</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>02/01/2024</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>03/01/2024</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>04/01/2024</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>05/01/2024</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>06/01/2024</t>
   </si>
   <si>
-    <t>Epiphany</t>
+    <t>Bogojavljenje</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>07/01/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>08/01/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>09/01/2024</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>10/01/2024</t>
   </si>
@@ -1148,60 +1148,60 @@
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>28/03/2024</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>29/03/2024</t>
   </si>
   <si>
     <t>Saturday</t>
   </si>
   <si>
     <t>30/03/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>31/03/2024</t>
   </si>
   <si>
-    <t>Easter</t>
+    <t>Uskrs</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>01/04/2024</t>
   </si>
   <si>
-    <t>Easter Monday</t>
+    <t>Uskrsni ponedjeljak</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>02/04/2024</t>
   </si>
   <si>
     <t>Wednesday</t>
   </si>
   <si>
     <t>03/04/2024</t>
   </si>
   <si>
     <t>Thursday</t>
   </si>
   <si>
     <t>04/04/2024</t>
   </si>
   <si>
     <t>Friday</t>
   </si>
   <si>
     <t>05/04/2024</t>
   </si>
@@ -1337,51 +1337,51 @@
   <si>
     <t>27/04/2024</t>
   </si>
   <si>
     <t>Sunday</t>
   </si>
   <si>
     <t>28/04/2024</t>
   </si>
   <si>
     <t>Monday</t>
   </si>
   <si>
     <t>29/04/2024</t>
   </si>
   <si>
     <t>Tuesday</t>
   </si>
   <si>
     <t>30/04/2024</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
-    <t>Sample file generated in 0.17 seconds by Croatia.workingdays.org</t>
+    <t>Sample file generated in 0.2 seconds by Croatia.workingdays.org</t>
   </si>
   <si>
     <t>Week</t>
   </si>
   <si>
     <t>Days</t>
   </si>
   <si>
     <t>Working days</t>
   </si>
   <si>
     <t>Weekend days</t>
   </si>
   <si>
     <t>Public holidays</t>
   </si>
   <si>
     <t>Custom dates</t>
   </si>
   <si>
     <t>Work hours</t>
   </si>
   <si>
     <t>15/12/2023 → 17/12/2023</t>
   </si>
@@ -2295,51 +2295,51 @@
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T150"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="D140" sqref="D140"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="17" max="17" width="9.10" hidden="true" style="10"/>
     <col min="1" max="1" width="14" customWidth="true" style="11"/>
     <col min="2" max="2" width="14" customWidth="true" style="11"/>
     <col min="3" max="3" width="14" customWidth="true" style="12"/>
     <col min="4" max="4" width="14" customWidth="true" style="12"/>
     <col min="5" max="5" width="14" customWidth="true" style="12"/>
     <col min="6" max="6" width="14" customWidth="true" style="12"/>
-    <col min="7" max="7" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="9.10" hidden="true" style="0"/>
     <col min="10" max="10" width="9.10" hidden="true" style="0"/>
     <col min="12" max="12" width="14" customWidth="true" style="0"/>
     <col min="18" max="18" width="9.10" hidden="true" style="0"/>
     <col min="19" max="19" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="14" hidden="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="14" customWidth="true" style="0"/>
     <col min="13" max="13" width="10" customWidth="true" style="0"/>
     <col min="14" max="14" width="10" customWidth="true" style="0"/>
     <col min="15" max="15" width="10" customWidth="true" style="0"/>
     <col min="16" max="16" width="10" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:20" customHeight="1" ht="40">
       <c r="A1" s="7" t="s">
         <v>50</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7" t="s">
         <v>51</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>52</v>
       </c>